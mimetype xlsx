--- v1 (2026-07-27)
+++ v2 (2026-10-24)
@@ -32,61 +32,57 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t xml:space="preserve">METADATOS </t>
   </si>
   <si>
     <t xml:space="preserve">Autor: </t>
   </si>
   <si>
     <t>Daniela Jaramillo</t>
   </si>
   <si>
     <t xml:space="preserve">Email: </t>
   </si>
   <si>
     <t>justicia@ciudadaniaydesarrollo.org</t>
   </si>
   <si>
     <t xml:space="preserve">Licencia: </t>
   </si>
   <si>
-    <t>Creative Commons Attribution Share-Alike 4.0 (CC-BY-SA-4.0)</t>
+    <t>Creative Commons CCZero (CC0)</t>
   </si>
   <si>
     <t xml:space="preserve">Fuente de datos: </t>
   </si>
   <si>
-    <t>Consejo de la Judicatura,
-[...3 lines deleted...]
-Fundación Ciudadanía y Desarrollo</t>
+    <t>Sample content for validation testing</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última modificación: </t>
   </si>
   <si>
     <t>2019-10-23</t>
   </si>
   <si>
     <t xml:space="preserve">Keywords: </t>
   </si>
   <si>
     <t>FCD, Gobierno abierto</t>
   </si>
   <si>
     <t xml:space="preserve">Provincia </t>
   </si>
   <si>
     <t xml:space="preserve">Año </t>
   </si>
   <si>
     <t xml:space="preserve">Cargo </t>
   </si>
   <si>
     <t xml:space="preserve">Observación </t>
   </si>
@@ -1154,64 +1150,61 @@
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1526,51 +1519,51 @@
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="1" ht="30">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="30">
       <c r="A9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>14</v>