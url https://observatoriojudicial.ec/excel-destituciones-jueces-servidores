--- v0 (2025-10-22)
+++ v1 (2026-07-27)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t xml:space="preserve">METADATOS </t>
   </si>
   <si>
     <t xml:space="preserve">Autor: </t>
   </si>
   <si>
     <t>Daniela Jaramillo</t>
   </si>
   <si>
     <t xml:space="preserve">Email: </t>
   </si>
   <si>
     <t>justicia@ciudadaniaydesarrollo.org</t>
   </si>
   <si>
     <t xml:space="preserve">Licencia: </t>
   </si>
   <si>
-    <t>Creative Commons Attribution 4.0 (CC-BY-4.0)</t>
+    <t>Creative Commons Attribution Share-Alike 4.0 (CC-BY-SA-4.0)</t>
   </si>
   <si>
     <t xml:space="preserve">Fuente de datos: </t>
   </si>
   <si>
     <t>Consejo de la Judicatura,
 Corte Nacional de Justicia,
 Defensoría Pública,
 Fiscalía General del Estado y
 Fundación Ciudadanía y Desarrollo</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última modificación: </t>
   </si>
   <si>
     <t>2019-10-23</t>
   </si>
   <si>
     <t xml:space="preserve">Keywords: </t>
   </si>
   <si>
     <t>FCD, Gobierno abierto</t>
   </si>
   <si>
     <t xml:space="preserve">Provincia </t>